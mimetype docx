--- v1 (2026-07-18)
+++ v2 (2026-10-17)
@@ -1,55 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/recipientData.xml" ContentType="application/vnd.ms-word.mailMergeRecipientData+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="23D14C01" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00A2643E" w:rsidRDefault="00D34007" w:rsidP="009C69A6">
       <w:pPr>
         <w:pStyle w:val="TitelDTD"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
@@ -942,77 +940,77 @@
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9341"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00A2643E" w14:paraId="5CEA64A9" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="003E2A96" w14:paraId="5CEA64A9" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FA08A67" w14:textId="177A0D33" w:rsidR="006D1FEE" w:rsidRPr="00A2643E" w:rsidRDefault="00B36AA7" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2643E">
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Opmerkingen van het controle-organisme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00A2643E" w14:paraId="431C1751" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="003E2A96" w14:paraId="431C1751" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BDDBE53" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00A2643E" w:rsidRDefault="006D1FEE" w:rsidP="002A41B0">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16570148" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00A2643E" w:rsidRDefault="006D1FEE" w:rsidP="00AF686E">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6279,51 +6277,51 @@
       <w:tblPr>
         <w:tblW w:w="14373" w:type="dxa"/>
         <w:tblInd w:w="354" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="3176"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00892E37" w:rsidRPr="00A2643E" w14:paraId="20EB75CF" w14:textId="77777777" w:rsidTr="00892E37">
+      <w:tr w:rsidR="00892E37" w:rsidRPr="003E2A96" w14:paraId="20EB75CF" w14:textId="77777777" w:rsidTr="00892E37">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AB07DDA" w14:textId="77777777" w:rsidR="001513F4" w:rsidRPr="00A2643E" w:rsidRDefault="001513F4" w:rsidP="001513F4">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2643E">
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Staal</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D98CC9B" w14:textId="3FD901F7" w:rsidR="00892E37" w:rsidRPr="00A2643E" w:rsidRDefault="001513F4" w:rsidP="001513F4">
             <w:pPr>
@@ -6905,53 +6903,52 @@
           <w:p w14:paraId="3FB853A3" w14:textId="6913AB19" w:rsidR="00892E37" w:rsidRPr="00A2643E" w:rsidRDefault="00892E37" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1324299F" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00A2643E" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D722C93" w14:textId="350EC83A" w:rsidR="00A724F8" w:rsidRPr="00A2643E" w:rsidRDefault="00A724F8" w:rsidP="00567F5A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A724F8" w:rsidRPr="00A2643E" w:rsidSect="00604605">
           <w:headerReference w:type="even" r:id="rId13"/>
-          <w:headerReference w:type="default" r:id="rId14"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1418" w:right="958" w:bottom="1418" w:left="851" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30AAD862" w14:textId="77777777" w:rsidR="009C69A6" w:rsidRPr="00A2643E" w:rsidRDefault="009C69A6" w:rsidP="009C69A6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FBE665C" w14:textId="77777777" w:rsidR="00816F43" w:rsidRPr="00A2643E" w:rsidRDefault="00816F43" w:rsidP="009C69A6">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6357D996" w14:textId="1A7621AC" w:rsidR="00EF59D1" w:rsidRPr="00A2643E" w:rsidRDefault="001513F4" w:rsidP="006535C4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
@@ -8476,53 +8473,53 @@
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="783C9B2A" w14:textId="77777777" w:rsidR="00C666DA" w:rsidRPr="00A2643E" w:rsidRDefault="00C666DA">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D3713BC" w14:textId="62875B2F" w:rsidR="00894F8D" w:rsidRPr="00A2643E" w:rsidRDefault="001513F4" w:rsidP="00816F43">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:sectPr w:rsidR="00894F8D" w:rsidRPr="00A2643E" w:rsidSect="00567F5A">
-          <w:footerReference w:type="default" r:id="rId17"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
+          <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1701" w:bottom="1134" w:left="567" w:header="567" w:footer="628" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="245"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00A2643E">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>(*) zie tabel "gebruikt st</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44A44E69" w14:textId="7DF2A1AD" w:rsidR="00C666DA" w:rsidRPr="00A2643E" w:rsidRDefault="001513F4" w:rsidP="006535C4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc187919293"/>
       <w:r w:rsidRPr="00A2643E">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
@@ -9371,51 +9368,51 @@
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19D3E5F0" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00A2643E" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF72D8" w:rsidRPr="00A2643E" w14:paraId="61A806CD" w14:textId="77777777" w:rsidTr="00892E37">
+      <w:tr w:rsidR="00BF72D8" w:rsidRPr="003E2A96" w14:paraId="61A806CD" w14:textId="77777777" w:rsidTr="00892E37">
         <w:trPr>
           <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46C7E2B5" w14:textId="7C8F031D" w:rsidR="00BF72D8" w:rsidRPr="00A2643E" w:rsidRDefault="008D45FE" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2643E">
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Heen- en terugbuig weerstand op </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A2643E">
@@ -9436,51 +9433,51 @@
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29A608B0" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00A2643E" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF72D8" w:rsidRPr="00A2643E" w14:paraId="72601652" w14:textId="77777777" w:rsidTr="00892E37">
+      <w:tr w:rsidR="00BF72D8" w:rsidRPr="003E2A96" w14:paraId="72601652" w14:textId="77777777" w:rsidTr="00892E37">
         <w:trPr>
           <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0619CF87" w14:textId="319359AA" w:rsidR="00BF72D8" w:rsidRPr="00A2643E" w:rsidRDefault="008D45FE" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2643E">
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Heen- en terugbuig weerstand op dwarsdraad</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9493,51 +9490,51 @@
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="208D937E" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00A2643E" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF72D8" w:rsidRPr="00A2643E" w14:paraId="37F0E0DC" w14:textId="77777777" w:rsidTr="00892E37">
+      <w:tr w:rsidR="00BF72D8" w:rsidRPr="003E2A96" w14:paraId="37F0E0DC" w14:textId="77777777" w:rsidTr="00892E37">
         <w:trPr>
           <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26637703" w14:textId="40A1A68B" w:rsidR="00BF72D8" w:rsidRPr="00A2643E" w:rsidRDefault="008D45FE" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2643E">
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Heen- en terugbuig weerstand op dwarsdraad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9549,51 +9546,51 @@
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="422F9EEE" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00A2643E" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF72D8" w:rsidRPr="00A2643E" w14:paraId="52CA0C69" w14:textId="77777777" w:rsidTr="00892E37">
+      <w:tr w:rsidR="00BF72D8" w:rsidRPr="003E2A96" w14:paraId="52CA0C69" w14:textId="77777777" w:rsidTr="00892E37">
         <w:trPr>
           <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F3E9212" w14:textId="2867D176" w:rsidR="00BF72D8" w:rsidRPr="00A2643E" w:rsidRDefault="008D45FE" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2643E">
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Geometrie van de draden + gebruikte formule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11754,77 +11751,76 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59EB1912" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00A2643E" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3BAB57F3" w14:textId="77777777" w:rsidR="00E43C16" w:rsidRPr="00A2643E" w:rsidRDefault="00E43C16" w:rsidP="009C69A6">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E43C16" w:rsidRPr="00A2643E" w:rsidSect="00816F43">
-      <w:headerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="567" w:left="1134" w:header="567" w:footer="628" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="245"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04DA70B5" w14:textId="77777777" w:rsidR="002B16DB" w:rsidRPr="008F0642" w:rsidRDefault="002B16DB" w:rsidP="007F6A20">
+    <w:p w14:paraId="5FB347A5" w14:textId="77777777" w:rsidR="00BC3CB5" w:rsidRPr="008F0642" w:rsidRDefault="00BC3CB5" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2275BE" w14:textId="77777777" w:rsidR="002B16DB" w:rsidRDefault="002B16DB" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="7BD05E8D" w14:textId="77777777" w:rsidR="00BC3CB5" w:rsidRDefault="00BC3CB5" w:rsidP="007F6A20"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5552B0E1" w14:textId="77777777" w:rsidR="002B16DB" w:rsidRPr="008F0642" w:rsidRDefault="002B16DB" w:rsidP="007F6A20">
+    <w:p w14:paraId="36CD624F" w14:textId="77777777" w:rsidR="00BC3CB5" w:rsidRPr="008F0642" w:rsidRDefault="00BC3CB5" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60587F41" w14:textId="77777777" w:rsidR="002B16DB" w:rsidRDefault="002B16DB" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="004144C6" w14:textId="77777777" w:rsidR="00BC3CB5" w:rsidRDefault="00BC3CB5" w:rsidP="007F6A20"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -12166,64 +12162,64 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00900888">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00900888">
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01B2C590" w14:textId="77777777" w:rsidR="002B16DB" w:rsidRPr="008F0642" w:rsidRDefault="002B16DB" w:rsidP="007F6A20">
+    <w:p w14:paraId="3A8F1F73" w14:textId="77777777" w:rsidR="00BC3CB5" w:rsidRPr="008F0642" w:rsidRDefault="00BC3CB5" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4251E60D" w14:textId="77777777" w:rsidR="002B16DB" w:rsidRDefault="002B16DB" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="1FB65060" w14:textId="77777777" w:rsidR="00BC3CB5" w:rsidRDefault="00BC3CB5" w:rsidP="007F6A20"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="448A3320" w14:textId="77777777" w:rsidR="002B16DB" w:rsidRPr="008F0642" w:rsidRDefault="002B16DB" w:rsidP="007F6A20">
+    <w:p w14:paraId="2D0D46F5" w14:textId="77777777" w:rsidR="00BC3CB5" w:rsidRPr="008F0642" w:rsidRDefault="00BC3CB5" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D833BC" w14:textId="77777777" w:rsidR="002B16DB" w:rsidRDefault="002B16DB" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="7167F061" w14:textId="77777777" w:rsidR="00BC3CB5" w:rsidRDefault="00BC3CB5" w:rsidP="007F6A20"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BE45C9C" w14:textId="156F5BA6" w:rsidR="00EF59D1" w:rsidRPr="005C4F97" w:rsidRDefault="005C4F97">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="nl-BE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005C4F97">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="nl-BE"/>
       </w:rPr>
       <w:t>Logo</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="62C1B92B" w14:textId="49463318" w:rsidR="00EF59D1" w:rsidRPr="005C4F97" w:rsidRDefault="005C4F97">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
@@ -12238,127 +12234,59 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="3CE9810F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="005C4F97" w:rsidRDefault="00EF59D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="nl-BE"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6024E93B" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRDefault="00567F5A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="40D3AF5B" w14:textId="5386F00C" w:rsidR="00567F5A" w:rsidRDefault="00D34007">
-[...66 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="226F26DC" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRDefault="00567F5A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="10490" w:type="dxa"/>
       <w:tblInd w:w="-572" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5103"/>
       <w:gridCol w:w="4253"/>
       <w:gridCol w:w="1134"/>
@@ -12500,126 +12428,50 @@
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="543327" cy="651992"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="00E8FA9D" w14:textId="470D4BAC" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-  </w:p>
-[...74 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F30469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B35C74CA"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -21015,50 +20867,53 @@
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
+  </wne:recipientData>
+  <wne:recipientData>
+    <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
@@ -21561,96 +21416,98 @@
     <w:rsid w:val="002B16DB"/>
     <w:rsid w:val="002B294D"/>
     <w:rsid w:val="002C6F75"/>
     <w:rsid w:val="002D28EC"/>
     <w:rsid w:val="002D30D5"/>
     <w:rsid w:val="002F301E"/>
     <w:rsid w:val="00301A8D"/>
     <w:rsid w:val="00336D0D"/>
     <w:rsid w:val="0034761E"/>
     <w:rsid w:val="00350483"/>
     <w:rsid w:val="0035301A"/>
     <w:rsid w:val="00353C0A"/>
     <w:rsid w:val="0035712E"/>
     <w:rsid w:val="0036244D"/>
     <w:rsid w:val="0037342D"/>
     <w:rsid w:val="003755AB"/>
     <w:rsid w:val="00377B6B"/>
     <w:rsid w:val="003821FA"/>
     <w:rsid w:val="0038409C"/>
     <w:rsid w:val="003855FC"/>
     <w:rsid w:val="003918F5"/>
     <w:rsid w:val="00395C8E"/>
     <w:rsid w:val="003B1B01"/>
     <w:rsid w:val="003B5A5D"/>
     <w:rsid w:val="003C1354"/>
+    <w:rsid w:val="003E2A96"/>
     <w:rsid w:val="004005E9"/>
     <w:rsid w:val="00414B5A"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="00415B6C"/>
     <w:rsid w:val="00423F7B"/>
     <w:rsid w:val="00433CBE"/>
     <w:rsid w:val="00444EEC"/>
     <w:rsid w:val="00445AA4"/>
     <w:rsid w:val="00451F6E"/>
     <w:rsid w:val="00474462"/>
     <w:rsid w:val="0048543B"/>
     <w:rsid w:val="004954A7"/>
     <w:rsid w:val="004A6F7A"/>
     <w:rsid w:val="004A76E2"/>
     <w:rsid w:val="004B267F"/>
     <w:rsid w:val="004C6367"/>
     <w:rsid w:val="004D3A70"/>
     <w:rsid w:val="004D3DF1"/>
     <w:rsid w:val="004E032D"/>
     <w:rsid w:val="004E2789"/>
     <w:rsid w:val="004E79D0"/>
     <w:rsid w:val="00516F68"/>
     <w:rsid w:val="005505BC"/>
     <w:rsid w:val="00551121"/>
     <w:rsid w:val="00553D90"/>
     <w:rsid w:val="00557E23"/>
     <w:rsid w:val="00567F5A"/>
     <w:rsid w:val="005727D0"/>
     <w:rsid w:val="005778A6"/>
     <w:rsid w:val="00582D78"/>
     <w:rsid w:val="00583A2A"/>
     <w:rsid w:val="005950AB"/>
     <w:rsid w:val="005A2363"/>
     <w:rsid w:val="005A5CDB"/>
     <w:rsid w:val="005B244C"/>
     <w:rsid w:val="005B5D0F"/>
     <w:rsid w:val="005C0F3A"/>
     <w:rsid w:val="005C4F97"/>
     <w:rsid w:val="005D5CDF"/>
     <w:rsid w:val="005F0DCF"/>
     <w:rsid w:val="005F463F"/>
     <w:rsid w:val="005F79A9"/>
     <w:rsid w:val="00602794"/>
     <w:rsid w:val="00604605"/>
     <w:rsid w:val="00611E4B"/>
     <w:rsid w:val="0061221C"/>
+    <w:rsid w:val="00624BA1"/>
     <w:rsid w:val="0062624D"/>
     <w:rsid w:val="00635F79"/>
     <w:rsid w:val="00646C2A"/>
     <w:rsid w:val="006535C4"/>
     <w:rsid w:val="006652D8"/>
     <w:rsid w:val="0068106B"/>
     <w:rsid w:val="006900F9"/>
     <w:rsid w:val="006A684C"/>
     <w:rsid w:val="006C3836"/>
     <w:rsid w:val="006C4DBB"/>
     <w:rsid w:val="006C6D4D"/>
     <w:rsid w:val="006D1FEE"/>
     <w:rsid w:val="006D67AE"/>
     <w:rsid w:val="006D69F0"/>
     <w:rsid w:val="006E0530"/>
     <w:rsid w:val="006E2AFB"/>
     <w:rsid w:val="006E6B56"/>
     <w:rsid w:val="006F6AC3"/>
     <w:rsid w:val="007111AD"/>
     <w:rsid w:val="007245F1"/>
     <w:rsid w:val="00735407"/>
     <w:rsid w:val="007408E8"/>
     <w:rsid w:val="00752DCD"/>
     <w:rsid w:val="007630A6"/>
     <w:rsid w:val="00763D49"/>
@@ -21724,50 +21581,51 @@
     <w:rsid w:val="00A86C0D"/>
     <w:rsid w:val="00AA3A3A"/>
     <w:rsid w:val="00AA5D84"/>
     <w:rsid w:val="00AB429B"/>
     <w:rsid w:val="00AC15CB"/>
     <w:rsid w:val="00AC20C1"/>
     <w:rsid w:val="00AC3153"/>
     <w:rsid w:val="00AD4D5B"/>
     <w:rsid w:val="00AE6233"/>
     <w:rsid w:val="00AE676A"/>
     <w:rsid w:val="00AE7622"/>
     <w:rsid w:val="00AF686E"/>
     <w:rsid w:val="00B107BE"/>
     <w:rsid w:val="00B20ABB"/>
     <w:rsid w:val="00B35746"/>
     <w:rsid w:val="00B36AA7"/>
     <w:rsid w:val="00B42A35"/>
     <w:rsid w:val="00B44748"/>
     <w:rsid w:val="00B53378"/>
     <w:rsid w:val="00B57307"/>
     <w:rsid w:val="00B93141"/>
     <w:rsid w:val="00B95B28"/>
     <w:rsid w:val="00B9631D"/>
     <w:rsid w:val="00BA13E6"/>
     <w:rsid w:val="00BB04A0"/>
+    <w:rsid w:val="00BC3CB5"/>
     <w:rsid w:val="00BE1A90"/>
     <w:rsid w:val="00BF10D2"/>
     <w:rsid w:val="00BF3509"/>
     <w:rsid w:val="00BF72D8"/>
     <w:rsid w:val="00C141BA"/>
     <w:rsid w:val="00C16204"/>
     <w:rsid w:val="00C22698"/>
     <w:rsid w:val="00C30818"/>
     <w:rsid w:val="00C45120"/>
     <w:rsid w:val="00C5065E"/>
     <w:rsid w:val="00C55B50"/>
     <w:rsid w:val="00C60619"/>
     <w:rsid w:val="00C61BFE"/>
     <w:rsid w:val="00C666DA"/>
     <w:rsid w:val="00C7091C"/>
     <w:rsid w:val="00C8776E"/>
     <w:rsid w:val="00C9467E"/>
     <w:rsid w:val="00C97173"/>
     <w:rsid w:val="00CA45A3"/>
     <w:rsid w:val="00CB123E"/>
     <w:rsid w:val="00CB40DA"/>
     <w:rsid w:val="00CC0800"/>
     <w:rsid w:val="00CD75B3"/>
     <w:rsid w:val="00CE35E2"/>
     <w:rsid w:val="00CF1E29"/>
@@ -27450,67 +27308,59 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style3Char">
     <w:name w:val="Style3 Char"/>
     <w:basedOn w:val="TitleTableChar"/>
     <w:link w:val="Style3"/>
     <w:rsid w:val="005C4F97"/>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:color w:val="076293"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/recipientData" Target="recipientData.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/mailMergeSource" Target="file:///C:\Users\PC\Documents\Mes%20sources%20de%20donn&#233;es\Soci&#233;t&#233;s%20et%20Contr&#244;les.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\gruss\OneDrive\Documents\05_Work\01_Customers\03-OCBS\Opdracht%20BENOR\Opdracht%20OCBS%20to%20Procertus\PROCERTUS%20Templates-Conventions\PROCERTUS-Document%20Template_NL.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:srgbClr val="076293"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="71D2C1"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="FF0000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FF0000"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FF0000"/>
       </a:accent1>
@@ -27773,50 +27623,79 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">Nederlands (Nederland)</Language>
+    <Comment xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
+    <Documentdate xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
+    <Statut xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
+    <Typedocument xmlns="00148130-9622-4149-9f38-281eb46daef0">DTD</Typedocument>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="00148130-9622-4149-9f38-281eb46daef0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="27ce0a47-d47b-4f7d-972e-253aa22b71ca" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010047E7C4E7E6BE7543ABEFB1AF312FDBB0" ma:contentTypeVersion="18" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="a7adf8a83c88a2c48dc03c009110d25d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="00148130-9622-4149-9f38-281eb46daef0" xmlns:ns3="27ce0a47-d47b-4f7d-972e-253aa22b71ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87fdbe548244f1781531013960508ee9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="00148130-9622-4149-9f38-281eb46daef0"/>
     <xsd:import namespace="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Documentdate" minOccurs="0"/>
                 <xsd:element ref="ns2:Typedocument" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Statut" minOccurs="0"/>
                 <xsd:element ref="ns2:Comment" minOccurs="0"/>
                 <xsd:element ref="ns1:Language" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -28089,123 +27968,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6235FB83-6B62-4F20-BF0C-A3AE94BFF8C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="00148130-9622-4149-9f38-281eb46daef0"/>
+    <ds:schemaRef ds:uri="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A6EE832-82E8-44B0-8505-741A17755E9E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F06D383F-1063-4319-A80E-87C3F3499934}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4B51F71-E823-419D-8DE6-5610F2D3735B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="00148130-9622-4149-9f38-281eb46daef0"/>
     <ds:schemaRef ds:uri="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...26 lines deleted...]
-    <ds:schemaRef ds:uri="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PROCERTUS-Document Template_NL.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
   <Words>977</Words>
   <Characters>5574</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>